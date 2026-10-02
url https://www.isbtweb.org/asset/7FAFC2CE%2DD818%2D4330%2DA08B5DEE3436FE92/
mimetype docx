--- v0 (2026-05-02)
+++ v1 (2026-10-02)
@@ -223,74 +223,74 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F4FBC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Date </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D38C89B" w14:textId="77777777" w:rsidR="00014795" w:rsidRPr="005F4FBC" w:rsidRDefault="00014795" w:rsidP="00BF53AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0924C64C" w14:textId="027AD299" w:rsidR="00BF53AD" w:rsidRPr="005F4FBC" w:rsidRDefault="00BF53AD" w:rsidP="00BF53AD">
+    <w:p w14:paraId="0924C64C" w14:textId="3D94A47B" w:rsidR="00BF53AD" w:rsidRPr="005F4FBC" w:rsidRDefault="00BF53AD" w:rsidP="00BF53AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F4FBC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">To: </w:t>
       </w:r>
-      <w:r w:rsidR="00770E35">
-[...5 lines deleted...]
-        <w:t>Jenny White</w:t>
+      <w:r w:rsidR="0086621F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Foundation of</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4FBC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="005F4FBC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="005F4FBC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -632,74 +632,74 @@
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="005F4FBC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
         <w:t>Country</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A014C12" w14:textId="77777777" w:rsidR="00BF53AD" w:rsidRPr="005F4FBC" w:rsidRDefault="00BF53AD" w:rsidP="00BF53AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3ED00071" w14:textId="41C2BF68" w:rsidR="00BF53AD" w:rsidRPr="005F4FBC" w:rsidRDefault="00BF53AD" w:rsidP="00BF53AD">
+    <w:p w14:paraId="3ED00071" w14:textId="1757732F" w:rsidR="00BF53AD" w:rsidRPr="005F4FBC" w:rsidRDefault="00BF53AD" w:rsidP="00BF53AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F4FBC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Dear </w:t>
       </w:r>
-      <w:r w:rsidR="00770E35">
-[...5 lines deleted...]
-        <w:t>Jenny White</w:t>
+      <w:r w:rsidR="0086621F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Ravi Reddy</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4FBC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CADC7D7" w14:textId="77777777" w:rsidR="00BF53AD" w:rsidRPr="005F4FBC" w:rsidRDefault="00BF53AD" w:rsidP="00BF53AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="41D86650" w14:textId="0821A185" w:rsidR="00BF53AD" w:rsidRPr="005F4FBC" w:rsidRDefault="00BF53AD" w:rsidP="00BF53AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
@@ -931,108 +931,108 @@
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Contact information</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="005F4FBC" w:rsidRPr="005F4FBC">
       <w:headerReference w:type="even" r:id="rId9"/>
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="even" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5A697BDE" w14:textId="77777777" w:rsidR="00347250" w:rsidRDefault="00347250" w:rsidP="008121F7">
+    <w:p w14:paraId="3AEFC85D" w14:textId="77777777" w:rsidR="0092037A" w:rsidRDefault="0092037A" w:rsidP="008121F7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="748D8ABC" w14:textId="77777777" w:rsidR="00347250" w:rsidRDefault="00347250" w:rsidP="008121F7">
+    <w:p w14:paraId="73095423" w14:textId="77777777" w:rsidR="0092037A" w:rsidRDefault="0092037A" w:rsidP="008121F7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E5002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
@@ -1047,61 +1047,61 @@
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4DF8D943" w14:textId="77777777" w:rsidR="008121F7" w:rsidRDefault="008121F7">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="45A2D810" w14:textId="77777777" w:rsidR="008121F7" w:rsidRDefault="008121F7">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2AA4B75C" w14:textId="77777777" w:rsidR="00347250" w:rsidRDefault="00347250" w:rsidP="008121F7">
+    <w:p w14:paraId="0B2F0216" w14:textId="77777777" w:rsidR="0092037A" w:rsidRDefault="0092037A" w:rsidP="008121F7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="04C9E005" w14:textId="77777777" w:rsidR="00347250" w:rsidRDefault="00347250" w:rsidP="008121F7">
+    <w:p w14:paraId="4CAEE54C" w14:textId="77777777" w:rsidR="0092037A" w:rsidRDefault="0092037A" w:rsidP="008121F7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="61E03437" w14:textId="77777777" w:rsidR="008121F7" w:rsidRDefault="008121F7">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="40F11ED6" w14:textId="77777777" w:rsidR="008121F7" w:rsidRDefault="008121F7">
     <w:pPr>
@@ -2703,127 +2703,130 @@
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="214706521">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1088037109">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1081676702">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="2119716317">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="533810276">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1155419730">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="90"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDYyMrEwMzUyMjI3NjM2MzdX0lEKTi0uzszPAykwrgUAdRy2pywAAAA="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="008121F7"/>
     <w:rsid w:val="00014795"/>
     <w:rsid w:val="0008763F"/>
     <w:rsid w:val="00185285"/>
     <w:rsid w:val="001F5597"/>
     <w:rsid w:val="0020058D"/>
     <w:rsid w:val="00230EF7"/>
     <w:rsid w:val="0025547A"/>
     <w:rsid w:val="0033767F"/>
     <w:rsid w:val="00347250"/>
     <w:rsid w:val="00396789"/>
+    <w:rsid w:val="00477C47"/>
     <w:rsid w:val="005F4FBC"/>
     <w:rsid w:val="006A643B"/>
     <w:rsid w:val="00770E35"/>
     <w:rsid w:val="008121F7"/>
     <w:rsid w:val="00863670"/>
+    <w:rsid w:val="0086621F"/>
     <w:rsid w:val="00882015"/>
+    <w:rsid w:val="0092037A"/>
     <w:rsid w:val="009928A0"/>
     <w:rsid w:val="00A420AA"/>
     <w:rsid w:val="00BF53AD"/>
     <w:rsid w:val="00C024B4"/>
     <w:rsid w:val="00C0575B"/>
     <w:rsid w:val="00E81983"/>
     <w:rsid w:val="00F037B6"/>
     <w:rsid w:val="00FA0051"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="528F78CB"/>
   <w15:docId w15:val="{EF8CA4D8-4FE3-44D7-8678-6113C72D7D91}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
@@ -3726,72 +3729,72 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{48A7121B-9B04-4CB5-91A6-8FC7DB0D6584}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>135</Words>
-  <Characters>771</Characters>
+  <Characters>772</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>6</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>HP</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>905</CharactersWithSpaces>
+  <CharactersWithSpaces>906</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Judith Chapman</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>