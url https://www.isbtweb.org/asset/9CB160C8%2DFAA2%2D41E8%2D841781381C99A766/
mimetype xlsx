--- v0 (2026-05-01)
+++ v1 (2026-07-11)
@@ -1,102 +1,102 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28827"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Academy\My ShareSync\ISBT\Academy\Policy forms and information sheets\Current policy forms and templates\Templates for applicants\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Academy\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3D797AC2-29B6-4005-B3FC-BEFD70431176}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1151AF1D-C0CF-4293-B030-FE3AFC00C0C1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{E0829153-1D94-4797-80EE-7D519AE9DB3B}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="E36" i="1" l="1"/>
+  <c r="E28" i="1" l="1"/>
+  <c r="E29" i="1"/>
+  <c r="E52" i="1"/>
+  <c r="E50" i="1"/>
+  <c r="E49" i="1"/>
+  <c r="E48" i="1"/>
+  <c r="E47" i="1"/>
+  <c r="E45" i="1"/>
+  <c r="E44" i="1"/>
+  <c r="E42" i="1"/>
+  <c r="E41" i="1"/>
+  <c r="E40" i="1"/>
+  <c r="E38" i="1"/>
   <c r="E37" i="1"/>
-  <c r="E38" i="1"/>
+  <c r="E36" i="1"/>
   <c r="E34" i="1"/>
   <c r="E33" i="1"/>
   <c r="E32" i="1"/>
   <c r="E31" i="1"/>
-  <c r="E52" i="1"/>
-[...10 lines deleted...]
-  <c r="E40" i="1"/>
   <c r="E53" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="80" uniqueCount="64">
   <si>
     <t>Estimated total cost (EUR)</t>
   </si>
   <si>
     <t>Unit cost (EUR)</t>
   </si>
   <si>
     <t>MEALS / CATERING</t>
   </si>
   <si>
     <t>Coffee break</t>
   </si>
   <si>
     <t>Reception</t>
   </si>
   <si>
     <t>Lunch</t>
   </si>
   <si>
@@ -593,51 +593,51 @@
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="48">
+  <cellXfs count="44">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="3" borderId="7" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -646,125 +646,115 @@
     <xf numFmtId="165" fontId="0" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
-    </xf>
-[...53 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
@@ -1044,330 +1034,324 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{24503CB2-8641-470C-BF63-6BEB12E64769}">
   <dimension ref="A1:O55"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A27" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="F58" sqref="F58"/>
+      <selection activeCell="E29" sqref="E29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="34.5546875" style="8" customWidth="1"/>
     <col min="2" max="2" width="22.5546875" customWidth="1"/>
     <col min="3" max="3" width="16.44140625" customWidth="1"/>
     <col min="4" max="4" width="19.88671875" style="14" customWidth="1"/>
     <col min="5" max="5" width="24.44140625" style="9" customWidth="1"/>
     <col min="6" max="6" width="15.88671875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="10.109375" customWidth="1"/>
     <col min="10" max="10" width="14.44140625" customWidth="1"/>
     <col min="12" max="12" width="11.109375" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="16.109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A1" s="16" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="2" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A2" s="17" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="3" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A3" s="17" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A4" s="17" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="5" spans="1:8" s="40" customFormat="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="E5" s="42"/>
+    <row r="5" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A5" s="16"/>
     </row>
     <row r="6" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A6" s="23" t="s">
+      <c r="A6" s="42" t="s">
         <v>25</v>
       </c>
-      <c r="B6" s="23"/>
-[...4 lines deleted...]
-      <c r="G6" s="23"/>
+      <c r="B6" s="42"/>
+      <c r="C6" s="42"/>
+      <c r="D6" s="42"/>
+      <c r="E6" s="42"/>
+      <c r="F6" s="42"/>
+      <c r="G6" s="42"/>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A7" s="22" t="s">
+      <c r="A7" s="41" t="s">
         <v>35</v>
       </c>
-      <c r="B7" s="22"/>
-[...4 lines deleted...]
-      <c r="G7" s="22"/>
+      <c r="B7" s="41"/>
+      <c r="C7" s="41"/>
+      <c r="D7" s="41"/>
+      <c r="E7" s="41"/>
+      <c r="F7" s="41"/>
+      <c r="G7" s="41"/>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A8" s="22" t="s">
+      <c r="A8" s="41" t="s">
         <v>27</v>
       </c>
-      <c r="B8" s="22"/>
-[...4 lines deleted...]
-      <c r="G8" s="22"/>
+      <c r="B8" s="41"/>
+      <c r="C8" s="41"/>
+      <c r="D8" s="41"/>
+      <c r="E8" s="41"/>
+      <c r="F8" s="41"/>
+      <c r="G8" s="41"/>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A9" s="22" t="s">
+      <c r="A9" s="41" t="s">
         <v>36</v>
       </c>
-      <c r="B9" s="22"/>
-[...4 lines deleted...]
-      <c r="G9" s="22"/>
+      <c r="B9" s="41"/>
+      <c r="C9" s="41"/>
+      <c r="D9" s="41"/>
+      <c r="E9" s="41"/>
+      <c r="F9" s="41"/>
+      <c r="G9" s="41"/>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A10" s="22" t="s">
+      <c r="A10" s="41" t="s">
         <v>26</v>
       </c>
-      <c r="B10" s="22"/>
-[...4 lines deleted...]
-      <c r="G10" s="22"/>
+      <c r="B10" s="41"/>
+      <c r="C10" s="41"/>
+      <c r="D10" s="41"/>
+      <c r="E10" s="41"/>
+      <c r="F10" s="41"/>
+      <c r="G10" s="41"/>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A11" s="22" t="s">
+      <c r="A11" s="41" t="s">
         <v>41</v>
       </c>
-      <c r="B11" s="22"/>
-[...4 lines deleted...]
-      <c r="G11" s="22"/>
+      <c r="B11" s="41"/>
+      <c r="C11" s="41"/>
+      <c r="D11" s="41"/>
+      <c r="E11" s="41"/>
+      <c r="F11" s="41"/>
+      <c r="G11" s="41"/>
       <c r="H11" s="7"/>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A12" s="22" t="s">
+      <c r="A12" s="41" t="s">
         <v>37</v>
       </c>
-      <c r="B12" s="22"/>
-[...4 lines deleted...]
-      <c r="G12" s="22"/>
+      <c r="B12" s="41"/>
+      <c r="C12" s="41"/>
+      <c r="D12" s="41"/>
+      <c r="E12" s="41"/>
+      <c r="F12" s="41"/>
+      <c r="G12" s="41"/>
     </row>
     <row r="14" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A14" s="28" t="s">
+      <c r="A14" s="43" t="s">
         <v>38</v>
       </c>
-      <c r="B14" s="28"/>
-[...4 lines deleted...]
-      <c r="G14" s="28"/>
+      <c r="B14" s="43"/>
+      <c r="C14" s="43"/>
+      <c r="D14" s="43"/>
+      <c r="E14" s="43"/>
+      <c r="F14" s="43"/>
+      <c r="G14" s="43"/>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A15" s="29" t="s">
+      <c r="A15" s="31" t="s">
         <v>28</v>
       </c>
-      <c r="B15" s="29"/>
-[...4 lines deleted...]
-      <c r="G15" s="29"/>
+      <c r="B15" s="31"/>
+      <c r="C15" s="31"/>
+      <c r="D15" s="31"/>
+      <c r="E15" s="31"/>
+      <c r="F15" s="31"/>
+      <c r="G15" s="31"/>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A16" s="29" t="s">
+      <c r="A16" s="31" t="s">
         <v>29</v>
       </c>
-      <c r="B16" s="29"/>
-[...4 lines deleted...]
-      <c r="G16" s="29"/>
+      <c r="B16" s="31"/>
+      <c r="C16" s="31"/>
+      <c r="D16" s="31"/>
+      <c r="E16" s="31"/>
+      <c r="F16" s="31"/>
+      <c r="G16" s="31"/>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.3">
-      <c r="A17" s="29" t="s">
+      <c r="A17" s="31" t="s">
         <v>30</v>
       </c>
-      <c r="B17" s="29"/>
-[...4 lines deleted...]
-      <c r="G17" s="29"/>
+      <c r="B17" s="31"/>
+      <c r="C17" s="31"/>
+      <c r="D17" s="31"/>
+      <c r="E17" s="31"/>
+      <c r="F17" s="31"/>
+      <c r="G17" s="31"/>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.3">
-      <c r="A18" s="29" t="s">
+      <c r="A18" s="31" t="s">
         <v>31</v>
       </c>
-      <c r="B18" s="29"/>
-[...4 lines deleted...]
-      <c r="G18" s="29"/>
+      <c r="B18" s="31"/>
+      <c r="C18" s="31"/>
+      <c r="D18" s="31"/>
+      <c r="E18" s="31"/>
+      <c r="F18" s="31"/>
+      <c r="G18" s="31"/>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.3">
-      <c r="A19" s="29" t="s">
+      <c r="A19" s="31" t="s">
         <v>32</v>
       </c>
-      <c r="B19" s="29"/>
-[...4 lines deleted...]
-      <c r="G19" s="29"/>
+      <c r="B19" s="31"/>
+      <c r="C19" s="31"/>
+      <c r="D19" s="31"/>
+      <c r="E19" s="31"/>
+      <c r="F19" s="31"/>
+      <c r="G19" s="31"/>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.3">
-      <c r="A20" s="29" t="s">
+      <c r="A20" s="31" t="s">
         <v>33</v>
       </c>
-      <c r="B20" s="29"/>
-[...4 lines deleted...]
-      <c r="G20" s="29"/>
+      <c r="B20" s="31"/>
+      <c r="C20" s="31"/>
+      <c r="D20" s="31"/>
+      <c r="E20" s="31"/>
+      <c r="F20" s="31"/>
+      <c r="G20" s="31"/>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.3">
-      <c r="A21" s="29" t="s">
+      <c r="A21" s="31" t="s">
         <v>34</v>
       </c>
-      <c r="B21" s="29"/>
-[...4 lines deleted...]
-      <c r="G21" s="29"/>
+      <c r="B21" s="31"/>
+      <c r="C21" s="31"/>
+      <c r="D21" s="31"/>
+      <c r="E21" s="31"/>
+      <c r="F21" s="31"/>
+      <c r="G21" s="31"/>
     </row>
     <row r="23" spans="1:13" ht="15" thickBot="1" x14ac:dyDescent="0.35"/>
     <row r="24" spans="1:13" x14ac:dyDescent="0.3">
-      <c r="A24" s="33" t="s">
+      <c r="A24" s="35" t="s">
         <v>20</v>
       </c>
-      <c r="B24" s="34"/>
-[...2 lines deleted...]
-      <c r="E24" s="35"/>
+      <c r="B24" s="36"/>
+      <c r="C24" s="36"/>
+      <c r="D24" s="36"/>
+      <c r="E24" s="37"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.3">
-      <c r="A25" s="30" t="s">
+      <c r="A25" s="32" t="s">
         <v>19</v>
       </c>
-      <c r="B25" s="31"/>
-[...2 lines deleted...]
-      <c r="E25" s="32"/>
+      <c r="B25" s="33"/>
+      <c r="C25" s="33"/>
+      <c r="D25" s="33"/>
+      <c r="E25" s="34"/>
     </row>
     <row r="26" spans="1:13" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A26" s="36" t="s">
+      <c r="A26" s="38" t="s">
         <v>40</v>
       </c>
-      <c r="B26" s="37"/>
-[...2 lines deleted...]
-      <c r="E26" s="38"/>
+      <c r="B26" s="39"/>
+      <c r="C26" s="39"/>
+      <c r="D26" s="39"/>
+      <c r="E26" s="40"/>
     </row>
     <row r="27" spans="1:13" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A27" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>53</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>54</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>52</v>
       </c>
       <c r="E27" s="6" t="s">
         <v>0</v>
       </c>
       <c r="H27" s="4"/>
       <c r="M27" s="2"/>
     </row>
     <row r="28" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A28" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B28" s="1"/>
       <c r="C28" s="1"/>
-      <c r="D28" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="D28" s="15"/>
       <c r="E28" s="10">
         <f>B28*C28*D28</f>
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A29" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="1"/>
       <c r="C29" s="1"/>
-      <c r="D29" s="15">
-[...1 lines deleted...]
-      </c>
+      <c r="D29" s="15"/>
       <c r="E29" s="10">
-        <f>B29*D29</f>
+        <f>B29*C29*D29</f>
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:13" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A30" s="20" t="s">
         <v>24</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>53</v>
       </c>
       <c r="D30" s="13" t="s">
         <v>51</v>
       </c>
       <c r="E30" s="11" t="s">
         <v>0</v>
       </c>
       <c r="M30" s="3"/>
     </row>
     <row r="31" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A31" s="19" t="s">
         <v>45</v>
       </c>
@@ -1456,331 +1440,331 @@
     </row>
     <row r="36" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A36" s="19" t="s">
         <v>4</v>
       </c>
       <c r="B36" s="1"/>
       <c r="C36" s="1"/>
       <c r="D36" s="15">
         <v>0</v>
       </c>
       <c r="E36" s="10">
         <f>B36*C36*D36</f>
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A37" s="19" t="s">
         <v>5</v>
       </c>
       <c r="B37" s="1"/>
       <c r="C37" s="1"/>
       <c r="D37" s="15">
         <v>0</v>
       </c>
       <c r="E37" s="10">
-        <f t="shared" ref="E37:E38" si="0">B37*C37*D37</f>
+        <f>B37*C37*D37</f>
         <v>0</v>
       </c>
       <c r="M37" s="3"/>
     </row>
     <row r="38" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A38" s="19" t="s">
         <v>3</v>
       </c>
       <c r="B38" s="1"/>
       <c r="C38" s="1"/>
       <c r="D38" s="15">
         <v>0</v>
       </c>
       <c r="E38" s="10">
-        <f t="shared" si="0"/>
+        <f>B38*C38*D38</f>
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:15" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A39" s="20" t="s">
         <v>6</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>58</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>56</v>
       </c>
       <c r="D39" s="13" t="s">
         <v>57</v>
       </c>
       <c r="E39" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A40" s="19" t="s">
         <v>7</v>
       </c>
       <c r="B40" s="1"/>
       <c r="C40" s="1"/>
       <c r="D40" s="15">
         <v>0</v>
       </c>
       <c r="E40" s="10">
-        <f t="shared" ref="E40:E42" si="1">B40*D40</f>
+        <f>B40*C40*D40</f>
         <v>0</v>
       </c>
       <c r="L40" s="3"/>
       <c r="M40" s="3"/>
     </row>
     <row r="41" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A41" s="19" t="s">
         <v>39</v>
       </c>
       <c r="B41" s="1"/>
       <c r="C41" s="1"/>
       <c r="D41" s="15">
         <v>0</v>
       </c>
       <c r="E41" s="10">
-        <f t="shared" si="1"/>
+        <f>B41*C41*D41</f>
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A42" s="19" t="s">
         <v>8</v>
       </c>
       <c r="B42" s="1"/>
       <c r="C42" s="1"/>
       <c r="D42" s="15">
         <v>0</v>
       </c>
       <c r="E42" s="10">
-        <f t="shared" si="1"/>
+        <f>B42*C42*D42</f>
         <v>0</v>
       </c>
       <c r="M42" s="3"/>
     </row>
     <row r="43" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A43" s="20" t="s">
         <v>9</v>
       </c>
-      <c r="B43" s="24" t="s">
+      <c r="B43" s="29" t="s">
         <v>18</v>
       </c>
-      <c r="C43" s="25"/>
+      <c r="C43" s="30"/>
       <c r="D43" s="13" t="s">
         <v>1</v>
       </c>
       <c r="E43" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A44" s="19" t="s">
         <v>10</v>
       </c>
-      <c r="B44" s="26"/>
-      <c r="C44" s="27"/>
+      <c r="B44" s="27"/>
+      <c r="C44" s="28"/>
       <c r="D44" s="15">
         <v>0</v>
       </c>
       <c r="E44" s="10">
         <f>B44*D44</f>
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A45" s="19" t="s">
         <v>11</v>
       </c>
-      <c r="B45" s="26"/>
-      <c r="C45" s="27"/>
+      <c r="B45" s="27"/>
+      <c r="C45" s="28"/>
       <c r="D45" s="15">
         <v>0</v>
       </c>
       <c r="E45" s="10">
-        <f t="shared" ref="E45" si="2">B45*D45</f>
+        <f>B45*D45</f>
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A46" s="20" t="s">
         <v>12</v>
       </c>
-      <c r="B46" s="24" t="s">
+      <c r="B46" s="29" t="s">
         <v>18</v>
       </c>
-      <c r="C46" s="25"/>
+      <c r="C46" s="30"/>
       <c r="D46" s="13" t="s">
         <v>1</v>
       </c>
       <c r="E46" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A47" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="B47" s="26"/>
-      <c r="C47" s="27"/>
+      <c r="B47" s="27"/>
+      <c r="C47" s="28"/>
       <c r="D47" s="15">
         <v>0</v>
       </c>
       <c r="E47" s="10">
-        <f t="shared" ref="E47:E50" si="3">B47*D47</f>
+        <f>B47*D47</f>
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A48" s="19" t="s">
         <v>14</v>
       </c>
-      <c r="B48" s="26"/>
-      <c r="C48" s="27"/>
+      <c r="B48" s="27"/>
+      <c r="C48" s="28"/>
       <c r="D48" s="15">
         <v>0</v>
       </c>
       <c r="E48" s="10">
-        <f t="shared" si="3"/>
+        <f>B48*D48</f>
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A49" s="19" t="s">
         <v>15</v>
       </c>
-      <c r="B49" s="26"/>
-      <c r="C49" s="27"/>
+      <c r="B49" s="27"/>
+      <c r="C49" s="28"/>
       <c r="D49" s="15">
         <v>0</v>
       </c>
       <c r="E49" s="10">
-        <f t="shared" si="3"/>
+        <f>B49*D49</f>
         <v>0</v>
       </c>
       <c r="J49" s="3"/>
     </row>
     <row r="50" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A50" s="19" t="s">
         <v>16</v>
       </c>
-      <c r="B50" s="26"/>
-      <c r="C50" s="27"/>
+      <c r="B50" s="27"/>
+      <c r="C50" s="28"/>
       <c r="D50" s="15">
         <v>0</v>
       </c>
       <c r="E50" s="10">
-        <f t="shared" si="3"/>
+        <f>B50*D50</f>
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A51" s="20" t="s">
         <v>17</v>
       </c>
-      <c r="B51" s="24" t="s">
+      <c r="B51" s="29" t="s">
         <v>18</v>
       </c>
-      <c r="C51" s="25"/>
+      <c r="C51" s="30"/>
       <c r="D51" s="13" t="s">
         <v>1</v>
       </c>
       <c r="E51" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:10" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A52" s="19" t="s">
         <v>47</v>
       </c>
-      <c r="B52" s="26"/>
-      <c r="C52" s="27"/>
+      <c r="B52" s="27"/>
+      <c r="C52" s="28"/>
       <c r="D52" s="15">
         <v>0</v>
       </c>
       <c r="E52" s="10">
-        <f t="shared" ref="E52" si="4">B52*D52</f>
+        <f>B52*D52</f>
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:10" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A53" s="43" t="s">
+      <c r="A53" s="25" t="s">
         <v>62</v>
       </c>
-      <c r="B53" s="44"/>
-[...1 lines deleted...]
-      <c r="D53" s="44"/>
+      <c r="B53" s="26"/>
+      <c r="C53" s="26"/>
+      <c r="D53" s="26"/>
       <c r="E53" s="12">
         <f>SUM(E28:E50)</f>
         <v>0</v>
       </c>
       <c r="F53" s="21" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="55" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A55" s="45" t="s">
+      <c r="A55" s="22" t="s">
         <v>63</v>
       </c>
-      <c r="B55" s="46"/>
-[...1 lines deleted...]
-      <c r="D55" s="47"/>
+      <c r="B55" s="23"/>
+      <c r="C55" s="23"/>
+      <c r="D55" s="24"/>
       <c r="E55" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="30">
-    <mergeCell ref="A55:D55"/>
-[...13 lines deleted...]
-    <mergeCell ref="A10:G10"/>
     <mergeCell ref="A7:G7"/>
     <mergeCell ref="A6:G6"/>
     <mergeCell ref="B51:C51"/>
     <mergeCell ref="B52:C52"/>
     <mergeCell ref="A14:G14"/>
     <mergeCell ref="A12:G12"/>
     <mergeCell ref="A11:G11"/>
     <mergeCell ref="A8:G8"/>
     <mergeCell ref="A9:G9"/>
     <mergeCell ref="A18:G18"/>
     <mergeCell ref="A17:G17"/>
     <mergeCell ref="A16:G16"/>
     <mergeCell ref="A15:G15"/>
     <mergeCell ref="A21:G21"/>
     <mergeCell ref="A20:G20"/>
+    <mergeCell ref="A19:G19"/>
+    <mergeCell ref="A25:E25"/>
+    <mergeCell ref="A24:E24"/>
+    <mergeCell ref="A26:E26"/>
+    <mergeCell ref="A10:G10"/>
+    <mergeCell ref="B47:C47"/>
+    <mergeCell ref="B46:C46"/>
+    <mergeCell ref="B45:C45"/>
+    <mergeCell ref="B44:C44"/>
+    <mergeCell ref="B43:C43"/>
+    <mergeCell ref="A55:D55"/>
+    <mergeCell ref="A53:D53"/>
+    <mergeCell ref="B50:C50"/>
+    <mergeCell ref="B49:C49"/>
+    <mergeCell ref="B48:C48"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>